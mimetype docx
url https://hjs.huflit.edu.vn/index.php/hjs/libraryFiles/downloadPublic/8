--- v0 (2025-10-14)
+++ v1 (2026-04-29)
@@ -5,214 +5,103 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E3C635E" w14:textId="4FB30418" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="002E5420" w:rsidP="002E5420">
+    <w:p w14:paraId="1E3C635E" w14:textId="567B9FAB" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="006C0FAE" w:rsidP="00C67172">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...110 lines deleted...]
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t>Đ</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ị</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t>NH D</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ạ</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t xml:space="preserve">NG </w:t>
       </w:r>
       <w:r w:rsidR="00A90CB9" w:rsidRPr="00E43836">
         <w:t>CHO</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t xml:space="preserve"> VI</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ệ</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t xml:space="preserve">C IN </w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ấ</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
+      <w:r w:rsidRPr="00E43836">
         <w:t>N BÀI BÁO TR</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:t>ÊN T</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ạ</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:t>P CHÍ</w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00E43836">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00341718">
         <w:t>(Style title)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBCD8FB" w14:textId="50B953D2" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="00740929" w:rsidP="00223B52">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
@@ -2772,87 +2661,75 @@
         </w:rPr>
         <w:t>ữ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>ng thông s</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ố</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> khác nh</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ư</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> sau:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34131498" w14:textId="77777777" w:rsidR="006D1530" w:rsidRPr="00C9640E" w:rsidRDefault="006D1530" w:rsidP="00C071DB">
+    <w:p w14:paraId="34131498" w14:textId="2C3607EE" w:rsidR="006D1530" w:rsidRPr="00C9640E" w:rsidRDefault="006D1530" w:rsidP="00D0447D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:t>Paper: 20,5 x 29,5 cm</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9640E">
+        <w:t>Paper: 20,5 x 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EA2">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9640E">
+        <w:t>,5 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09C8BC" w14:textId="77777777" w:rsidR="006D1530" w:rsidRPr="00C9640E" w:rsidRDefault="006D1530" w:rsidP="00C071DB">
+    <w:p w14:paraId="5B09C8BC" w14:textId="77777777" w:rsidR="006D1530" w:rsidRPr="00C9640E" w:rsidRDefault="006D1530" w:rsidP="00D0447D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:ind w:left="907" w:hanging="340"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9640E">
         <w:t>Header: 1,4 cm, Footer: 1cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2166B302" w14:textId="0487ECC5" w:rsidR="006D1530" w:rsidRDefault="006D1530" w:rsidP="00C071DB">
+    <w:p w14:paraId="2166B302" w14:textId="0487ECC5" w:rsidR="006D1530" w:rsidRDefault="006D1530" w:rsidP="00D0447D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:ind w:left="907" w:hanging="340"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9640E">
         <w:t>Đánh d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ấ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Odd and even và First page</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:t xml:space="preserve"> đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
@@ -3460,51 +3337,51 @@
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ẽ</w:t>
       </w:r>
       <w:r w:rsidR="004D1160">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D1160">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004D1160" w:rsidRPr="00653F36">
         <w:t xml:space="preserve">Style Heading </w:t>
       </w:r>
       <w:r w:rsidR="004D1160">
         <w:t>2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663182A5" w14:textId="552239C2" w:rsidR="004B6F9D" w:rsidRDefault="004B6F9D" w:rsidP="00F1313C">
+    <w:p w14:paraId="663182A5" w14:textId="5CB7B4B5" w:rsidR="004B6F9D" w:rsidRDefault="004B6F9D" w:rsidP="00F1313C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:t>Hình v</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ẽ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> trong bài vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ế</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>t đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
@@ -3641,91 +3518,91 @@
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> là 9pt nh</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ư</w:t>
       </w:r>
       <w:r w:rsidR="00C54785" w:rsidRPr="00971139">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> REF _Ref234412930 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00042C00" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
+      <w:r w:rsidR="00F67F7F">
         <w:t>Hình 1</w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56987F81" w14:textId="1FF99EFB" w:rsidR="004B6F9D" w:rsidRPr="00823EC9" w:rsidRDefault="00E256B2" w:rsidP="00C45389">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B0FB895" wp14:editId="1A80384D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B0FB895" wp14:editId="67749195">
             <wp:extent cx="3629025" cy="2647950"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3629025" cy="2647950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3755,51 +3632,51 @@
       <w:r w:rsidR="004D1160" w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Style </w:t>
       </w:r>
       <w:r w:rsidR="004D1160">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Fi</w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>gure</w:t>
       </w:r>
       <w:r w:rsidR="004D1160">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CDD032" w14:textId="7C969BD4" w:rsidR="00184760" w:rsidRPr="00971139" w:rsidRDefault="00184760" w:rsidP="00F1313C">
+    <w:p w14:paraId="04CDD032" w14:textId="1F9443D5" w:rsidR="00184760" w:rsidRPr="00971139" w:rsidRDefault="00184760" w:rsidP="00F1313C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:t>Các hình v</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ẽ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> ti</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ế</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>p theo đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
@@ -3819,94 +3696,94 @@
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> nh</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ư</w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> REF _Ref234413390 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00042C00" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
+      <w:r w:rsidR="00F67F7F">
         <w:t>Hình 2</w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B8BC3E" w14:textId="77777777" w:rsidR="00184760" w:rsidRPr="00971139" w:rsidRDefault="00184760" w:rsidP="00184760">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA3F90" wp14:editId="69133AA9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA3F90" wp14:editId="1D4126A7">
             <wp:extent cx="3600000" cy="2028422"/>
             <wp:effectExtent l="19050" t="19050" r="19685" b="10160"/>
             <wp:docPr id="3" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId9" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3600000" cy="2028422"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3974,51 +3851,51 @@
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ể</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F93087" w:rsidRPr="00653F36">
         <w:t xml:space="preserve">Style Heading </w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:t>2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC69535" w14:textId="43A4AD3A" w:rsidR="00A905FE" w:rsidRPr="00971139" w:rsidRDefault="00A905FE" w:rsidP="00F1313C">
+    <w:p w14:paraId="0BC69535" w14:textId="5B291C87" w:rsidR="00A905FE" w:rsidRPr="00971139" w:rsidRDefault="00A905FE" w:rsidP="00F1313C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ả</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>ng bi</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ể</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>u cũng t</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
@@ -4083,119 +3960,110 @@
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve"> phía trên nh</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ư</w:t>
       </w:r>
       <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> REF _Ref234414205 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00042C00" w:rsidRPr="00971139">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
-[...9 lines deleted...]
-        <w:t>ng 1</w:t>
+      <w:r w:rsidR="00F67F7F">
+        <w:t>Bảng 1</w:t>
       </w:r>
       <w:r w:rsidR="00FC723A" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00406C4B">
         <w:t xml:space="preserve"> Lưu ý, nội dung bên trong </w:t>
       </w:r>
       <w:r w:rsidR="0003149C">
         <w:t>từng dòng của bảng chọn chế độ Single</w:t>
       </w:r>
       <w:r w:rsidR="00582345">
         <w:t xml:space="preserve"> (Hình 3)</w:t>
       </w:r>
       <w:r w:rsidR="0003149C">
         <w:t>, không có khoảng cách dòng trước sau như Bảng 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C56CF05" w14:textId="2013A4BD" w:rsidR="00A905FE" w:rsidRPr="0003149C" w:rsidRDefault="00A905FE" w:rsidP="0003149C">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref234414205"/>
       <w:r w:rsidRPr="0003149C">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ả</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:t>ng bi</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ể</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:t>u h</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ướ</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:t>ng d</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ẫ</w:t>
       </w:r>
       <w:r w:rsidRPr="0003149C">
         <w:t>n</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F93087">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F93087" w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Style </w:t>
       </w:r>
       <w:r w:rsidR="00F93087">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4656,66 +4524,72 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>#### End of file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAE1E4A" w14:textId="77777777" w:rsidR="0003149C" w:rsidRDefault="0003149C" w:rsidP="0003149C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D65B1B" w14:textId="14C786D1" w:rsidR="0003149C" w:rsidRDefault="0003149C" w:rsidP="00CA2546">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003149C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5794A35C" wp14:editId="77EB3119">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5794A35C" wp14:editId="28CB607B">
             <wp:extent cx="3965363" cy="2349492"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId10" cstate="email">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3978303" cy="2357159"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="191861CB" w14:textId="4E38DFC0" w:rsidR="0003149C" w:rsidRPr="00C32ABE" w:rsidRDefault="0003149C" w:rsidP="0003149C">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r w:rsidRPr="0003149C">
@@ -5988,680 +5862,843 @@
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ả</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ơ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="001D016F">
         <w:t xml:space="preserve"> để có những lời nói trân trọng đến những tổ chức, cá nhân hoặc đề tài có hỗ trợ nguồn lực để thực hiện bài báo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345F50F0" w14:textId="7A6711D8" w:rsidR="00CA6C55" w:rsidRPr="00971139" w:rsidRDefault="00AD57F0" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TÀI LIỆU THAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00C071DB">
         <w:t>KHẢO</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE" w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Style Heading 1</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B0C467" w14:textId="1B3A3F20" w:rsidR="00CA6C55" w:rsidRPr="0000405B" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
+    <w:p w14:paraId="47B0C467" w14:textId="511A7DCD" w:rsidR="00CA6C55" w:rsidRPr="003352AF" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000405B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author1_Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author2_Name</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2029)</w:t>
       </w:r>
-      <w:r w:rsidR="00514787">
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper Title </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">ACASH: An Adaptive Web Caching method based on the Heterogeneity of Reference Characteristics, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Journal of AICI</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>CIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>AICIT</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">(Publication_Name), </w:t>
       </w:r>
-      <w:r w:rsidR="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidR="0000405B" w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">ol. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidR="0000405B" w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>o. 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>169-711</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="003D7A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>-&gt;trích Tạp chí</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="636B8C9E" w14:textId="2024E1F9" w:rsidR="00CA6C55" w:rsidRPr="0000405B" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
+    <w:p w14:paraId="636B8C9E" w14:textId="17CCAFAD" w:rsidR="00CA6C55" w:rsidRPr="003352AF" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000405B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Author1_Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author2_Name</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2034)</w:t>
       </w:r>
-      <w:r w:rsidR="00514787">
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Web Caching and Replication</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, Addison-Wesley</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>(Publication_ Name)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, USA</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1234p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI:</w:t>
       </w:r>
-      <w:r w:rsidR="00514787" w:rsidRPr="00514787">
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514787" w:rsidRPr="00514787">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="003D7A04" w:rsidRPr="00506B98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:sz w:val="20"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="vi-VN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.47366/sabia.v5n1a3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003D7A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="vi-VN"/>
-[...1 lines deleted...]
-        <w:t>https://doi.org/10.47366/sabia.v5n1a3</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -&gt;trích Tạp chí điện tử</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFE6423" w14:textId="198B465A" w:rsidR="00CA6C55" w:rsidRPr="0000405B" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
+    <w:p w14:paraId="2FFE6423" w14:textId="4B0BE726" w:rsidR="00CA6C55" w:rsidRPr="003352AF" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000405B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author1_Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author2_Name</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2030)</w:t>
       </w:r>
-      <w:r w:rsidR="00514787">
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="vi-VN" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0000405B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exploring the bounds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67F7F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Web </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>latency reduction from caching and prefetching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Proceeding</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>AICI</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>CIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Symposium</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>(Conference)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Human Resource</w:t>
       </w:r>
-      <w:r w:rsidR="00396233" w:rsidRPr="0000405B">
+      <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, Aug 21, 2030, Mars Planet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:t>, pp.13-22.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>pp.13-22.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-&gt;trích sách</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D546B48" w14:textId="71F56D32" w:rsidR="00CA6C55" w:rsidRPr="00852EEF" w:rsidRDefault="00396233" w:rsidP="00C071DB">
+    <w:p w14:paraId="4D546B48" w14:textId="0FB89549" w:rsidR="00CA6C55" w:rsidRPr="003352AF" w:rsidRDefault="00396233" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000405B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Anonymous (2019)</w:t>
       </w:r>
-      <w:r w:rsidR="00514787">
+      <w:r w:rsidR="00514787" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="vi-VN" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> How to submit paper, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
+      <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>https://ics.huflit.edu.vn/2020/#howtosubmit</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000405B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="003352AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>, Acceesed date: Aug 21, 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>-trích từ trang web</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A71C51" w14:textId="5C102B2E" w:rsidR="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>PHỤ LỤC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -6680,51 +6717,51 @@
     </w:p>
     <w:p w14:paraId="4BE419B1" w14:textId="36C42E39" w:rsidR="00FD0B9C" w:rsidRPr="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nếu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> bài viết tách riêng phần phụ lục, thì có thể thêm mục này. Tuy nhiên, đây là việc làm không khuyến khích vì HJS bị giới hạn 120 trang.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C76872" w14:textId="77777777" w:rsidR="00FD0B9C" w:rsidRPr="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA47775" w14:textId="43020F4A" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="006D1B2F" w:rsidP="002E5420">
+    <w:p w14:paraId="3AA47775" w14:textId="43020F4A" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="006D1B2F" w:rsidP="00C67172">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00C071DB">
         <w:t xml:space="preserve">FORMAT FOR PREPARATION OF PAPER FOR PUBLICATION IN THE </w:t>
       </w:r>
       <w:r w:rsidR="0000405B" w:rsidRPr="00C071DB">
         <w:t>HUFLIT JOURNAL OF SCIENCE</w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Style title)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52879639" w14:textId="0088226E" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="009C7457" w:rsidP="008E0741">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
@@ -6890,121 +6927,153 @@
       </w:r>
       <w:r w:rsidRPr="00C071DB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">u ý: </w:t>
       </w:r>
       <w:r w:rsidR="006F3484">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Bài</w:t>
       </w:r>
       <w:r w:rsidR="006F3484">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> viết bằng tiếng Việt phải có tựa đề và tóm tắt bằng tiếng Anh, còn bài viết bằng các thứ tiếng khác phải có tựa đề và tóm tắt bằng tiếng Việt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C071DB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B10EDC8" w14:textId="77FC235C" w:rsidR="007B569B" w:rsidRDefault="007B569B" w:rsidP="0000405B">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C071DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C7B1C" w:rsidRPr="0021112B" w14:paraId="6053EAAA" w14:textId="77777777" w:rsidTr="00836992">
         <w:trPr>
           <w:trHeight w:val="2289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73F5ADEC" w14:textId="44114E70" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="005C7B1C" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2285"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A8F49FB" wp14:editId="7FAF6454">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A8F49FB" wp14:editId="2D797D5F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1066800" cy="1228725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12" cstate="email">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1066800" cy="1228725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -7040,74 +7109,80 @@
               <w:t xml:space="preserve"> thạc sĩ Công nghệ thông tin. Hiện cô ta đang là … của … Lĩnh vực nghiên cứu quan tâm đó là. Cô ta có những công trình đăng trên …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="331E3E0E" w14:textId="36DE8DD2" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836992">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35DC2BB0" wp14:editId="5FBCA9C1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35DC2BB0" wp14:editId="1F08BE4E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>10372</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1065530" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId13" cstate="email">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1065530" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -7162,74 +7237,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71DF9DC2" w14:textId="5564421B" w:rsidR="00836992" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2285"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F733B6D" wp14:editId="7CECB2D1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F733B6D" wp14:editId="249FBC55">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>46990</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1041400" cy="1235710"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="17" name="Picture 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId14" cstate="email">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1041400" cy="1235710"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -7248,268 +7329,287 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>là</w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> tiến sĩ khoa học máy tính …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07895797" w14:textId="694C5313" w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidRDefault="0000405B" w:rsidP="0000405B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Abstract"/>
+    <w:p w14:paraId="07895797" w14:textId="673922AC" w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidRDefault="0000405B" w:rsidP="00C67172">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidSect="003375FA">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidSect="003B3C16">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11624" w:h="16160" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1021" w:bottom="1021" w:left="1021" w:header="794" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61A630A3" w14:textId="77777777" w:rsidR="001E66A0" w:rsidRDefault="001E66A0" w:rsidP="000B3D10">
+    <w:p w14:paraId="50E7B242" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3159745B" w14:textId="77777777" w:rsidR="001E66A0" w:rsidRDefault="001E66A0" w:rsidP="000B3D10">
+    <w:p w14:paraId="36E8368B" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MCS Taybah S_U normal.">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="B2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Menlo">
-    <w:altName w:val="DokChampa"/>
+    <w:panose1 w:val="020B0609030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E60022FF" w:usb1="D200F9FB" w:usb2="02000028" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F985B59" w14:textId="77777777" w:rsidR="001E66A0" w:rsidRDefault="001E66A0" w:rsidP="000B3D10">
+    <w:p w14:paraId="669F34B3" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38AFE830" w14:textId="77777777" w:rsidR="001E66A0" w:rsidRDefault="001E66A0" w:rsidP="000B3D10">
+    <w:p w14:paraId="491271D0" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3EF32B9F" w14:textId="516ABA8D" w:rsidR="009C7457" w:rsidRPr="00C9640E" w:rsidRDefault="009C7457">
+    <w:p w14:paraId="3EF32B9F" w14:textId="079BA4CC" w:rsidR="009C7457" w:rsidRPr="00C9640E" w:rsidRDefault="009C7457">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Coressponding Author</w:t>
+        <w:t xml:space="preserve"> Cor</w:t>
+      </w:r>
+      <w:r w:rsidR="005141B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9640E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>esponding Author</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="4468290"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="32313987" w14:textId="47646EFA" w:rsidR="00BA10F3" w:rsidRPr="00812BBE" w:rsidRDefault="00BA10F3" w:rsidP="00812BBE">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9639"/>
           </w:tabs>
@@ -7661,51 +7761,51 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Ạ</w:t>
         </w:r>
         <w:r w:rsidR="00A45448" w:rsidRPr="00812BBE">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>P CHÍ</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2578CAA2" w14:textId="77777777" w:rsidR="00BA10F3" w:rsidRDefault="00BA10F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47150C3A" w14:textId="50F4238C" w:rsidR="00BA10F3" w:rsidRPr="00812BBE" w:rsidRDefault="009C7457" w:rsidP="00FA2245">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9589"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Huynh Thi My Trang, Tran Van Lang, </w:t>
     </w:r>
     <w:r w:rsidR="00BE035D" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -7747,90 +7847,90 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A626E8" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00BA10F3" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70B377E5" w14:textId="292198A8" w:rsidR="00BA10F3" w:rsidRPr="009C7457" w:rsidRDefault="00A37FFC" w:rsidP="00FA2245">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C7457">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">HUFLIT </w:t>
     </w:r>
     <w:r w:rsidR="00971139">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Journal of Science</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D15124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3040885A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8818,50 +8918,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4752" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC942D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FE6F532"/>
+    <w:lvl w:ilvl="0" w:tplc="8F58BA06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC96B99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B788A3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
@@ -8959,57 +9172,58 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4752" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA81322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E26F312"/>
-    <w:lvl w:ilvl="0" w:tplc="8C66A54C">
+    <w:tmpl w:val="9A9E2594"/>
+    <w:lvl w:ilvl="0" w:tplc="E5928DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -9072,417 +9286,453 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1328094604">
+  <w:num w:numId="1" w16cid:durableId="1746221316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1410929416">
+  <w:num w:numId="2" w16cid:durableId="1761561568">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="215091939">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2056730147">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1060908559">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="103423164">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="881330064">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1877966747">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1972175695">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1486815628">
+  <w:num w:numId="9" w16cid:durableId="2007434006">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2041128618">
+  <w:num w:numId="10" w16cid:durableId="1224441384">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1571384617">
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="161"/>
   <w:stylePaneFormatFilter w:val="5025" w:allStyles="1" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00360878"/>
     <w:rsid w:val="0000405B"/>
     <w:rsid w:val="0000467A"/>
     <w:rsid w:val="00016F80"/>
     <w:rsid w:val="0002329B"/>
     <w:rsid w:val="00026B69"/>
     <w:rsid w:val="0003149C"/>
     <w:rsid w:val="00042C00"/>
     <w:rsid w:val="00050D94"/>
     <w:rsid w:val="00051945"/>
     <w:rsid w:val="00086405"/>
     <w:rsid w:val="000A0045"/>
     <w:rsid w:val="000A5B54"/>
     <w:rsid w:val="000B3D10"/>
     <w:rsid w:val="0011428F"/>
     <w:rsid w:val="0011482D"/>
     <w:rsid w:val="00123D82"/>
     <w:rsid w:val="00125449"/>
     <w:rsid w:val="00147B7A"/>
     <w:rsid w:val="00160ABB"/>
+    <w:rsid w:val="0016183C"/>
     <w:rsid w:val="0017595B"/>
     <w:rsid w:val="00176CD6"/>
     <w:rsid w:val="00177D4F"/>
     <w:rsid w:val="00183743"/>
     <w:rsid w:val="001846BF"/>
     <w:rsid w:val="00184760"/>
     <w:rsid w:val="001952E6"/>
     <w:rsid w:val="001C111A"/>
     <w:rsid w:val="001D016F"/>
     <w:rsid w:val="001E66A0"/>
     <w:rsid w:val="0021024B"/>
     <w:rsid w:val="00223B52"/>
     <w:rsid w:val="00226B44"/>
     <w:rsid w:val="00263A0B"/>
     <w:rsid w:val="0026647C"/>
     <w:rsid w:val="0027153C"/>
     <w:rsid w:val="00274DB5"/>
     <w:rsid w:val="002B0991"/>
     <w:rsid w:val="002B6CA0"/>
     <w:rsid w:val="002C43E0"/>
     <w:rsid w:val="002E5420"/>
     <w:rsid w:val="002E59CC"/>
+    <w:rsid w:val="002F0CDA"/>
     <w:rsid w:val="00320768"/>
+    <w:rsid w:val="003352AF"/>
     <w:rsid w:val="003360D2"/>
     <w:rsid w:val="003375FA"/>
     <w:rsid w:val="0034091F"/>
     <w:rsid w:val="00341718"/>
     <w:rsid w:val="00342DE1"/>
     <w:rsid w:val="00360878"/>
     <w:rsid w:val="00364FB5"/>
     <w:rsid w:val="00365C1D"/>
     <w:rsid w:val="00367EFF"/>
     <w:rsid w:val="00373306"/>
+    <w:rsid w:val="00382C45"/>
     <w:rsid w:val="00396233"/>
     <w:rsid w:val="003A29C8"/>
     <w:rsid w:val="003A3D8E"/>
     <w:rsid w:val="003A5840"/>
     <w:rsid w:val="003B0E98"/>
+    <w:rsid w:val="003B3C16"/>
     <w:rsid w:val="003C00E2"/>
     <w:rsid w:val="003C230F"/>
     <w:rsid w:val="003D128A"/>
+    <w:rsid w:val="003D7A04"/>
     <w:rsid w:val="003E783F"/>
     <w:rsid w:val="00406C4B"/>
     <w:rsid w:val="0041724D"/>
     <w:rsid w:val="0045300D"/>
     <w:rsid w:val="0048181F"/>
     <w:rsid w:val="004B6F9D"/>
     <w:rsid w:val="004D1160"/>
     <w:rsid w:val="004E1DD3"/>
     <w:rsid w:val="004E47E9"/>
     <w:rsid w:val="004F7B08"/>
     <w:rsid w:val="00506F50"/>
+    <w:rsid w:val="005141B1"/>
     <w:rsid w:val="00514787"/>
     <w:rsid w:val="005334C0"/>
     <w:rsid w:val="00557B13"/>
     <w:rsid w:val="00582345"/>
     <w:rsid w:val="00597831"/>
     <w:rsid w:val="005C27E7"/>
     <w:rsid w:val="005C3516"/>
     <w:rsid w:val="005C7B1C"/>
+    <w:rsid w:val="005D4B80"/>
     <w:rsid w:val="005E6CC1"/>
+    <w:rsid w:val="005F0552"/>
     <w:rsid w:val="006318D6"/>
     <w:rsid w:val="00640A29"/>
     <w:rsid w:val="00642C4A"/>
     <w:rsid w:val="00653F36"/>
     <w:rsid w:val="0066150D"/>
+    <w:rsid w:val="006655C4"/>
     <w:rsid w:val="00676764"/>
     <w:rsid w:val="006777E7"/>
     <w:rsid w:val="00687E67"/>
     <w:rsid w:val="00692B50"/>
     <w:rsid w:val="006A29F0"/>
     <w:rsid w:val="006A4648"/>
     <w:rsid w:val="006A592C"/>
+    <w:rsid w:val="006A6A6D"/>
     <w:rsid w:val="006B153E"/>
+    <w:rsid w:val="006B719B"/>
     <w:rsid w:val="006C0FAE"/>
     <w:rsid w:val="006C3439"/>
     <w:rsid w:val="006C3A43"/>
     <w:rsid w:val="006C710A"/>
     <w:rsid w:val="006D1066"/>
     <w:rsid w:val="006D1530"/>
     <w:rsid w:val="006D1B2F"/>
     <w:rsid w:val="006F3484"/>
     <w:rsid w:val="006F3F4C"/>
     <w:rsid w:val="007406E4"/>
     <w:rsid w:val="00740929"/>
     <w:rsid w:val="00757B57"/>
     <w:rsid w:val="00764D9A"/>
     <w:rsid w:val="0077554E"/>
     <w:rsid w:val="00777935"/>
     <w:rsid w:val="00796818"/>
     <w:rsid w:val="007A3704"/>
     <w:rsid w:val="007A388A"/>
     <w:rsid w:val="007A4872"/>
+    <w:rsid w:val="007B569B"/>
+    <w:rsid w:val="007C0F24"/>
     <w:rsid w:val="007D3464"/>
     <w:rsid w:val="00805352"/>
     <w:rsid w:val="00810C8E"/>
     <w:rsid w:val="00812BBE"/>
     <w:rsid w:val="00821647"/>
     <w:rsid w:val="0082270C"/>
     <w:rsid w:val="00823EC9"/>
     <w:rsid w:val="00830768"/>
     <w:rsid w:val="0083086B"/>
     <w:rsid w:val="0083107F"/>
     <w:rsid w:val="0083180B"/>
     <w:rsid w:val="00835ABF"/>
     <w:rsid w:val="00836992"/>
     <w:rsid w:val="00837650"/>
     <w:rsid w:val="00843BE6"/>
     <w:rsid w:val="00845BD0"/>
     <w:rsid w:val="0084622A"/>
     <w:rsid w:val="00850851"/>
     <w:rsid w:val="00852EEF"/>
     <w:rsid w:val="00856C7D"/>
+    <w:rsid w:val="00871046"/>
     <w:rsid w:val="008A4195"/>
     <w:rsid w:val="008A795E"/>
+    <w:rsid w:val="008B2216"/>
     <w:rsid w:val="008D145C"/>
     <w:rsid w:val="008E0741"/>
     <w:rsid w:val="008E1DB5"/>
     <w:rsid w:val="008E1FA8"/>
+    <w:rsid w:val="008E3A8D"/>
     <w:rsid w:val="00935076"/>
     <w:rsid w:val="009362B5"/>
     <w:rsid w:val="009364D2"/>
     <w:rsid w:val="009418CD"/>
     <w:rsid w:val="00966AF4"/>
     <w:rsid w:val="00971139"/>
     <w:rsid w:val="009741DC"/>
     <w:rsid w:val="00983468"/>
     <w:rsid w:val="009844B4"/>
     <w:rsid w:val="009919CF"/>
     <w:rsid w:val="009A6DB9"/>
+    <w:rsid w:val="009C0EA2"/>
     <w:rsid w:val="009C26AF"/>
     <w:rsid w:val="009C2B15"/>
     <w:rsid w:val="009C7457"/>
     <w:rsid w:val="009E2E19"/>
     <w:rsid w:val="009F3E76"/>
     <w:rsid w:val="009F6915"/>
     <w:rsid w:val="00A005C3"/>
     <w:rsid w:val="00A01DAE"/>
     <w:rsid w:val="00A25CE7"/>
     <w:rsid w:val="00A37FFC"/>
     <w:rsid w:val="00A4346D"/>
     <w:rsid w:val="00A45448"/>
     <w:rsid w:val="00A476CE"/>
     <w:rsid w:val="00A626E8"/>
     <w:rsid w:val="00A742F9"/>
     <w:rsid w:val="00A74A56"/>
     <w:rsid w:val="00A75305"/>
     <w:rsid w:val="00A905FE"/>
     <w:rsid w:val="00A90CB9"/>
     <w:rsid w:val="00AA1B67"/>
     <w:rsid w:val="00AD57F0"/>
+    <w:rsid w:val="00AE3EA6"/>
+    <w:rsid w:val="00AE5CF9"/>
     <w:rsid w:val="00AE706E"/>
     <w:rsid w:val="00AF5240"/>
     <w:rsid w:val="00B0499E"/>
     <w:rsid w:val="00B10093"/>
     <w:rsid w:val="00B150BA"/>
     <w:rsid w:val="00B309E5"/>
     <w:rsid w:val="00B33354"/>
     <w:rsid w:val="00B53567"/>
+    <w:rsid w:val="00B718FB"/>
     <w:rsid w:val="00B7703C"/>
     <w:rsid w:val="00B8319F"/>
     <w:rsid w:val="00BA10F3"/>
     <w:rsid w:val="00BA3818"/>
     <w:rsid w:val="00BA6B8E"/>
     <w:rsid w:val="00BB3DDB"/>
     <w:rsid w:val="00BB4213"/>
     <w:rsid w:val="00BB47B5"/>
+    <w:rsid w:val="00BD1B21"/>
     <w:rsid w:val="00BE035D"/>
     <w:rsid w:val="00BE442C"/>
     <w:rsid w:val="00BE79A0"/>
     <w:rsid w:val="00BF5589"/>
     <w:rsid w:val="00C01D8D"/>
+    <w:rsid w:val="00C02818"/>
     <w:rsid w:val="00C05F13"/>
     <w:rsid w:val="00C071DB"/>
+    <w:rsid w:val="00C13558"/>
     <w:rsid w:val="00C21C62"/>
     <w:rsid w:val="00C22B40"/>
     <w:rsid w:val="00C32ABE"/>
     <w:rsid w:val="00C44368"/>
     <w:rsid w:val="00C45389"/>
     <w:rsid w:val="00C54785"/>
     <w:rsid w:val="00C5632C"/>
+    <w:rsid w:val="00C67172"/>
+    <w:rsid w:val="00C77E1D"/>
     <w:rsid w:val="00C84BEE"/>
     <w:rsid w:val="00C90CA3"/>
     <w:rsid w:val="00C9640E"/>
     <w:rsid w:val="00CA2546"/>
     <w:rsid w:val="00CA35C9"/>
     <w:rsid w:val="00CA6C55"/>
     <w:rsid w:val="00CB43C5"/>
     <w:rsid w:val="00CB4A0E"/>
     <w:rsid w:val="00CB648E"/>
     <w:rsid w:val="00CB65AB"/>
     <w:rsid w:val="00CC0418"/>
     <w:rsid w:val="00CC4115"/>
     <w:rsid w:val="00CD350B"/>
     <w:rsid w:val="00D01C97"/>
+    <w:rsid w:val="00D02996"/>
+    <w:rsid w:val="00D0447D"/>
     <w:rsid w:val="00D11833"/>
     <w:rsid w:val="00D157A3"/>
     <w:rsid w:val="00D32C51"/>
     <w:rsid w:val="00D574DA"/>
     <w:rsid w:val="00D766E1"/>
     <w:rsid w:val="00D8221F"/>
     <w:rsid w:val="00D829BE"/>
     <w:rsid w:val="00D86EED"/>
     <w:rsid w:val="00D90B27"/>
     <w:rsid w:val="00D9506C"/>
     <w:rsid w:val="00DA390F"/>
     <w:rsid w:val="00DA5F3F"/>
     <w:rsid w:val="00DB4EB3"/>
     <w:rsid w:val="00DB6B6B"/>
     <w:rsid w:val="00DD3185"/>
     <w:rsid w:val="00DF6231"/>
     <w:rsid w:val="00E03485"/>
     <w:rsid w:val="00E15D4E"/>
     <w:rsid w:val="00E16A34"/>
     <w:rsid w:val="00E16F42"/>
     <w:rsid w:val="00E256B2"/>
+    <w:rsid w:val="00E27718"/>
     <w:rsid w:val="00E3730A"/>
     <w:rsid w:val="00E37DFF"/>
+    <w:rsid w:val="00E41BD4"/>
     <w:rsid w:val="00E43836"/>
     <w:rsid w:val="00E51AAB"/>
     <w:rsid w:val="00E56294"/>
     <w:rsid w:val="00E616A4"/>
+    <w:rsid w:val="00E7020E"/>
     <w:rsid w:val="00E9239D"/>
     <w:rsid w:val="00EA20B4"/>
     <w:rsid w:val="00EA2DE5"/>
     <w:rsid w:val="00EA4638"/>
     <w:rsid w:val="00EA7B11"/>
     <w:rsid w:val="00EB691F"/>
     <w:rsid w:val="00EE70E5"/>
     <w:rsid w:val="00F06060"/>
     <w:rsid w:val="00F06DBB"/>
     <w:rsid w:val="00F1313C"/>
     <w:rsid w:val="00F264DC"/>
     <w:rsid w:val="00F46249"/>
     <w:rsid w:val="00F56452"/>
     <w:rsid w:val="00F57B52"/>
+    <w:rsid w:val="00F67F7F"/>
     <w:rsid w:val="00F75ADF"/>
     <w:rsid w:val="00F768CB"/>
+    <w:rsid w:val="00F83C68"/>
     <w:rsid w:val="00F93087"/>
     <w:rsid w:val="00F93DCD"/>
     <w:rsid w:val="00F95971"/>
     <w:rsid w:val="00FA2245"/>
     <w:rsid w:val="00FA3BC7"/>
     <w:rsid w:val="00FA60C9"/>
     <w:rsid w:val="00FB326E"/>
     <w:rsid w:val="00FC723A"/>
     <w:rsid w:val="00FD0B9C"/>
     <w:rsid w:val="00FD2316"/>
     <w:rsid w:val="00FE6F3F"/>
     <w:rsid w:val="00FF1CB1"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A8B6588"/>
   <w15:docId w15:val="{A0AF778C-D862-6D47-953D-45C5C290D041}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10249,72 +10499,72 @@
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F1313C"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5420"/>
+    <w:rsid w:val="00C67172"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="002E5420"/>
+    <w:rsid w:val="00C67172"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="008E0741"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
@@ -10376,99 +10626,103 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00D90B27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="0003149C"/>
+    <w:rsid w:val="005F0552"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0045300D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0045300D"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="72"/>
     <w:qFormat/>
-    <w:rsid w:val="0017595B"/>
+    <w:rsid w:val="00D0447D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="907" w:hanging="340"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C7457"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C7457"/>
@@ -10491,77 +10745,99 @@
     <w:qFormat/>
     <w:rsid w:val="00123D82"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005C7B1C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D7A04"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D7A04"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1944847587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47366/sabia.v5n1a3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10849,87 +11125,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{600BCECB-C829-4C49-9101-1B79BDFE4404}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F29B863C-0CA4-48AE-B382-E55A4B2F2021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1053</Words>
-  <Characters>6004</Characters>
+  <Words>1073</Words>
+  <Characters>6118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7043</CharactersWithSpaces>
+  <CharactersWithSpaces>7177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3866723</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ajouronline.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>