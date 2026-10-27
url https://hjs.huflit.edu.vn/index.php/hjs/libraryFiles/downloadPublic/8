--- v1 (2026-04-29)
+++ v2 (2026-10-27)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E3C635E" w14:textId="567B9FAB" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="006C0FAE" w:rsidP="00C67172">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43836">
         <w:t>Đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ị</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:t>NH D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
@@ -79,210 +79,248 @@
         </w:rPr>
         <w:t>Ấ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:t>N BÀI BÁO TR</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:t>ÊN T</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>Ạ</w:t>
       </w:r>
       <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
         <w:t>P CHÍ</w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00E43836">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00341718">
         <w:t>(Style title)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBCD8FB" w14:textId="50B953D2" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="00740929" w:rsidP="00223B52">
+    <w:p w14:paraId="0DBCD8FB" w14:textId="5255A9B5" w:rsidR="00360878" w:rsidRPr="00341718" w:rsidRDefault="00740929" w:rsidP="00223B52">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Huỳnh Th</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ị</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ỹ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Trang</w:t>
+        <w:t>Xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00992AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yyyy</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Tr</w:t>
       </w:r>
       <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t>ầ</w:t>
       </w:r>
       <w:r w:rsidR="006C0FAE" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve">n Văn </w:t>
-[...5 lines deleted...]
-        <w:t>Lăng</w:t>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00992AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Vvv</w:t>
+      </w:r>
+      <w:r w:rsidR="00992AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Lzzz</w:t>
       </w:r>
       <w:r w:rsidR="00360878" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A37FFC" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,2</w:t>
       </w:r>
       <w:r w:rsidR="009C7457" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00971139" w:rsidRPr="00E43836">
-[...15 lines deleted...]
-        <w:t>n Minh Thái</w:t>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aaa Booo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00341718">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>(Style Sub</w:t>
-[...5 lines deleted...]
-        <w:t>t</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC" w:rsidRPr="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nếu</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC" w:rsidRPr="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các tác giả </w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC" w:rsidRPr="005E22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cùng một tổ chức thì không cần có chỉ số trên để phân biệt</w:t>
       </w:r>
       <w:r w:rsidR="00BB47B5" w:rsidRPr="00341718">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>itle)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DCC1C5" w14:textId="0E12E88F" w:rsidR="00DB4EB3" w:rsidRPr="00C9640E" w:rsidRDefault="00360878" w:rsidP="006318D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00740929" w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -3719,51 +3757,51 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F67F7F">
         <w:t>Hình 2</w:t>
       </w:r>
       <w:r w:rsidR="007A3704" w:rsidRPr="00971139">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B8BC3E" w14:textId="77777777" w:rsidR="00184760" w:rsidRPr="00971139" w:rsidRDefault="00184760" w:rsidP="00184760">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA3F90" wp14:editId="1D4126A7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA3F90" wp14:editId="2AF7F807">
             <wp:extent cx="3600000" cy="2028422"/>
             <wp:effectExtent l="19050" t="19050" r="19685" b="10160"/>
             <wp:docPr id="3" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -5790,115 +5828,622 @@
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE" w:rsidRPr="00653F36">
         <w:t xml:space="preserve">Style Heading </w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:t>2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F28C8BF" w14:textId="5835E426" w:rsidR="001D016F" w:rsidRPr="001D016F" w:rsidRDefault="001D016F" w:rsidP="00F1313C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D016F">
         <w:t>Hiện tại, Tạp chí Khoa học HUFLIT được in ấn trên giấy với nền màu trắng, chữ màu đen; nên những hình vẽ và bảng biểu minh hoạ cũng cần chọn màu phù hợp để không bị mờ khi in ra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AEFBB8" w14:textId="0049F9DB" w:rsidR="00983468" w:rsidRPr="00971139" w:rsidRDefault="00AD57F0" w:rsidP="00C071DB">
+    <w:p w14:paraId="55AEFBB8" w14:textId="1973BB70" w:rsidR="00983468" w:rsidRPr="00971139" w:rsidRDefault="00AD57F0" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
-        <w:t>LỜI CẢM ƠN (NẾU CÓ)</w:t>
+        <w:t>LỜI CẢM ƠN (</w:t>
+      </w:r>
+      <w:r w:rsidR="000C663F" w:rsidRPr="000C663F">
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971139">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE" w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Style Heading 1</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D75C04" w14:textId="02AEF9C1" w:rsidR="005C27E7" w:rsidRPr="00971139" w:rsidRDefault="005C27E7" w:rsidP="00F1313C">
+    <w:p w14:paraId="60D75C04" w14:textId="02AEF9C1" w:rsidR="005C27E7" w:rsidRDefault="005C27E7" w:rsidP="00F1313C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:t>Đây là l</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ờ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>i c</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ả</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:rPr>
           <w:rFonts w:cs="Cambria"/>
         </w:rPr>
         <w:t>ơ</w:t>
       </w:r>
       <w:r w:rsidRPr="00971139">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="001D016F">
         <w:t xml:space="preserve"> để có những lời nói trân trọng đến những tổ chức, cá nhân hoặc đề tài có hỗ trợ nguồn lực để thực hiện bài báo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0221535F" w14:textId="7B394430" w:rsidR="00FA40FD" w:rsidRPr="00971139" w:rsidRDefault="00FA40FD" w:rsidP="00FA40FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CAM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KẾT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000C663F" w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Declarations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0273FE29" w14:textId="33259FB4" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Xung đột lợi ích (Conflict of Interest):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Là </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">là cam kết </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>phần bắt buộc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phải có</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA275D" w14:textId="77777777" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu không có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Tác giả tuyên bố không có lợi ích tài chính cạnh tranh hoặc mối quan hệ cá nhân nào được biết đến có thể ảnh hưởng đến nghiên cứu được báo cáo trong bài báo này. (The authors declare that they have no known </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>competing financial interests or personal relationships that could have appeared to influence the work reported in this paper.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F5425A" w14:textId="2191F218" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu có xung đột</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: Ghi rõ tên công ty hoặc tổ chức tài trợ ngoài quỹ nghiên cứu chính thống.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E543F8" w14:textId="5E42CA90" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đóng góp của các tác giả (CRediT Author Statement):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đây là phần không bắt buộc, nhưng để rõ ràng mức độ đóng góp khi cần sử dụng bài báo này cho những việc liên quan đến quyền lợi, có thể đưa vào. Nội dung trình bày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>chi tiết vai trò của từng người trong nhóm nghiên cứu (ai lên ý tưởng, ai làm thí nghiệm, ai viết bài...). Chẳng hạn, Nguyen Van A: Conceptualization, Methodology, Writing - Original Draft. Tran Van B: Data curation, Formal analysis, Investigation. Le Van C: Supervision, Writing - Review &amp; Editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6D6D71" w14:textId="4F9AF0D2" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Cam kết sử dụng Trí tuệ nhân tạo (AI Assessment/Declaration):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Là phần bắt buộc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630C548D" w14:textId="77777777" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: During the preparation of this work the authors used [Tên công cụ AI] in order to improve the English language and readability. After using this tool, the authors reviewed and edited the content as needed and take full responsibility for the content of the publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B149085" w14:textId="77777777" w:rsidR="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu không sử dụng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: The authors did not use generative AI or AI-assisted technologies in the writing process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4207DC" w14:textId="39260FE3" w:rsidR="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phê duyệt đạo đức nghiên cứu (Ethics Approval)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phần b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ắt buộc đối với nghiên cứu liên quan đến người hoặc động vật</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E3526A" w14:textId="1E09C5CF" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nghiên cứu này đã được phê duyệt bởi Hội đồng Đạo đức của</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>... mã số phê duyệt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>... ngày</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>... (This study was approved by the Institutional Review Board (or Ethics Committee) of [Tên trường/viện]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Protocol code: XXX, date of approval: YYY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C5CE53" w14:textId="60DD6CDF" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu không cần thiết</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: This study did not involve human participants or animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C1810A" w14:textId="25B9C4AF" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tuyên bố về dữ liệu (Data Availability Statement):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phần k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hông bắt buộc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B801607" w14:textId="77777777" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trường hợp dữ liệu công khai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: The data that support the findings of this study are openly available in [Tên kho lưu trữ] at [Đường link/DOI].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD9E9A1" w14:textId="77777777" w:rsidR="000C663F" w:rsidRPr="000C663F" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu cung cấp khi có yêu cầu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: The data used to support the findings of this study are available from the corresponding author upon reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517E5D65" w14:textId="77F64C25" w:rsidR="00FA40FD" w:rsidRDefault="000C663F" w:rsidP="000C663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu dữ liệu bảo mật</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C663F">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: The data cannot be made publicly available due to privacy or ethical restrictions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345F50F0" w14:textId="7A6711D8" w:rsidR="00CA6C55" w:rsidRPr="00971139" w:rsidRDefault="00AD57F0" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00971139">
         <w:t xml:space="preserve">TÀI LIỆU THAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00C071DB">
         <w:t>KHẢO</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D829BE">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D829BE" w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -6166,51 +6711,50 @@
         <w:t>-&gt;trích Tạp chí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636B8C9E" w14:textId="17CCAFAD" w:rsidR="00CA6C55" w:rsidRPr="003352AF" w:rsidRDefault="00CA6C55" w:rsidP="00C071DB">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Author1_Name</w:t>
       </w:r>
       <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Author2_Name</w:t>
       </w:r>
       <w:r w:rsidR="00396233" w:rsidRPr="003352AF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ko-KR"/>
@@ -6693,161 +7237,234 @@
         </w:rPr>
         <w:t>PHỤ LỤC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00653F36">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Style Heading 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE419B1" w14:textId="36C42E39" w:rsidR="00FD0B9C" w:rsidRPr="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
+    <w:p w14:paraId="4BE419B1" w14:textId="0852AC34" w:rsidR="00FD0B9C" w:rsidRPr="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nếu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bài viết tách riêng phần phụ lục, thì có thể thêm mục này. Tuy nhiên, đây là việc làm không khuyến khích vì HJS bị giới hạn 120 trang.</w:t>
+        <w:t xml:space="preserve"> bài viết tách riêng phần phụ lục, thì có thể thêm mục này. Tuy nhiên, đây là việc làm không khuyến khích vì HJS bị giới hạn 120 trang</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22FC">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho một số</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C76872" w14:textId="77777777" w:rsidR="00FD0B9C" w:rsidRPr="00FD0B9C" w:rsidRDefault="00FD0B9C" w:rsidP="00FD0B9C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA47775" w14:textId="43020F4A" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="006D1B2F" w:rsidP="00C67172">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00C071DB">
         <w:t xml:space="preserve">FORMAT FOR PREPARATION OF PAPER FOR PUBLICATION IN THE </w:t>
       </w:r>
       <w:r w:rsidR="0000405B" w:rsidRPr="00C071DB">
         <w:t>HUFLIT JOURNAL OF SCIENCE</w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Style title)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52879639" w14:textId="0088226E" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="009C7457" w:rsidP="008E0741">
+    <w:p w14:paraId="52879639" w14:textId="6E9A5DA1" w:rsidR="006D1B2F" w:rsidRPr="00C071DB" w:rsidRDefault="005E22FC" w:rsidP="008E0741">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C071DB">
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Huynh Th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C071DB">
+        <w:t>Hu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>nh Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C071DB">
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C071DB">
+        <w:t>Xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yyyy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trang, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C071DB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C071DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C071DB">
-[...9 lines deleted...]
-        <w:t>Tran Minh Thai</w:t>
+      <w:r w:rsidRPr="00E43836">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Vvv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>zzz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43836">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Nguyễn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aaa Booo</w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74A56" w:rsidRPr="00C071DB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Style Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369AF6ED" w14:textId="67AFF84A" w:rsidR="00CA6C55" w:rsidRPr="00C071DB" w:rsidRDefault="006D1B2F" w:rsidP="0000405B">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C071DB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -6981,68 +7598,69 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C7B1C" w:rsidRPr="0021112B" w14:paraId="6053EAAA" w14:textId="77777777" w:rsidTr="00836992">
         <w:trPr>
           <w:trHeight w:val="2289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F5ADEC" w14:textId="44114E70" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="005C7B1C" w:rsidP="000D4415">
+          <w:p w14:paraId="73F5ADEC" w14:textId="13CE4E2C" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="005C7B1C" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2285"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A8F49FB" wp14:editId="2D797D5F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1066800" cy="1228725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="email">
@@ -7062,81 +7680,116 @@
                             <a:ext cx="1066800" cy="1228725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="0000405B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Huỳnh Thị Mỹ Trang</w:t>
+              <w:t xml:space="preserve">Huỳnh Thị </w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xxx</w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yyyy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>là</w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> thạc sĩ Công nghệ thông tin. Hiện cô ta đang là … của … Lĩnh vực nghiên cứu quan tâm đó là. Cô ta có những công trình đăng trên …</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00A005C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hiện cô ta đang là … của … Lĩnh vực nghiên cứu quan tâm đó là. Cô ta có những công trình đăng trên …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="331E3E0E" w14:textId="36DE8DD2" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
+          <w:p w14:paraId="331E3E0E" w14:textId="28AFF258" w:rsidR="005C7B1C" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836992">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35DC2BB0" wp14:editId="1F08BE4E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>10372</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1065530" cy="1219200"/>
@@ -7171,96 +7824,139 @@
                             <a:ext cx="1065530" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="005C7B1C" w:rsidRPr="0000405B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Trần Văn Lăng</w:t>
+              <w:t>Trần V</w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vv</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7B1C" w:rsidRPr="0000405B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L</w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zzz</w:t>
             </w:r>
             <w:r w:rsidR="005C7B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>là</w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tiến sĩ Toán – Lý, là phó giáo sư Tin học của … Hiện đang là … của … Lĩnh vực nghiên cứu của ông ta liên quan đến …</w:t>
+              <w:t xml:space="preserve"> tiến sĩ </w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00A005C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hiện đang là … của … Lĩnh vực nghiên cứu của ông ta liên quan đến …</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3F7ABA" w14:textId="77777777" w:rsidR="005C7B1C" w:rsidRPr="0021112B" w:rsidRDefault="005C7B1C" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836992" w:rsidRPr="00361D29" w14:paraId="2AB41A08" w14:textId="77777777" w:rsidTr="000D4415">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4786" w:type="dxa"/>
           <w:trHeight w:val="2289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71DF9DC2" w14:textId="5564421B" w:rsidR="00836992" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
+          <w:p w14:paraId="71DF9DC2" w14:textId="3B3E41C7" w:rsidR="00836992" w:rsidRPr="00A005C3" w:rsidRDefault="00836992" w:rsidP="000D4415">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2285"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F733B6D" wp14:editId="249FBC55">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2540</wp:posOffset>
                   </wp:positionH>
@@ -7292,203 +7988,226 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1041400" cy="1235710"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguyễn Aaa</w:t>
+            </w:r>
             <w:r w:rsidR="00A005C3" w:rsidRPr="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Trần Minh Thái</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E22FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Booo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>là</w:t>
             </w:r>
             <w:r w:rsidR="00A005C3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tiến sĩ khoa học máy tính …</w:t>
+              <w:t xml:space="preserve"> …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07895797" w14:textId="673922AC" w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidRDefault="0000405B" w:rsidP="00C67172">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0000405B" w:rsidRPr="0000405B" w:rsidSect="003B3C16">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11624" w:h="16160" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1021" w:bottom="1021" w:left="1021" w:header="794" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E7B242" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
+    <w:p w14:paraId="4EC0AE1D" w14:textId="77777777" w:rsidR="0027490A" w:rsidRDefault="0027490A" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36E8368B" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
+    <w:p w14:paraId="657C5CEF" w14:textId="77777777" w:rsidR="0027490A" w:rsidRDefault="0027490A" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MCS Taybah S_U normal.">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="B2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -7501,60 +8220,60 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Menlo">
     <w:panose1 w:val="020B0609030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E60022FF" w:usb1="D200F9FB" w:usb2="02000028" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="669F34B3" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
+    <w:p w14:paraId="5888FB26" w14:textId="77777777" w:rsidR="0027490A" w:rsidRDefault="0027490A" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="491271D0" w14:textId="77777777" w:rsidR="0016183C" w:rsidRDefault="0016183C" w:rsidP="000B3D10">
+    <w:p w14:paraId="1C8DF009" w14:textId="77777777" w:rsidR="0027490A" w:rsidRDefault="0027490A" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3EF32B9F" w14:textId="079BA4CC" w:rsidR="009C7457" w:rsidRPr="00C9640E" w:rsidRDefault="009C7457">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
@@ -7565,51 +8284,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Cor</w:t>
       </w:r>
       <w:r w:rsidR="005141B1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9640E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>esponding Author</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="4468290"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="32313987" w14:textId="47646EFA" w:rsidR="00BA10F3" w:rsidRPr="00812BBE" w:rsidRDefault="00BA10F3" w:rsidP="00812BBE">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9639"/>
           </w:tabs>
@@ -7761,51 +8480,51 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Ạ</w:t>
         </w:r>
         <w:r w:rsidR="00A45448" w:rsidRPr="00812BBE">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>P CHÍ</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2578CAA2" w14:textId="77777777" w:rsidR="00BA10F3" w:rsidRDefault="00BA10F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47150C3A" w14:textId="50F4238C" w:rsidR="00BA10F3" w:rsidRPr="00812BBE" w:rsidRDefault="009C7457" w:rsidP="00FA2245">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9589"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Huynh Thi My Trang, Tran Van Lang, </w:t>
     </w:r>
     <w:r w:rsidR="00BE035D" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -7847,90 +8566,90 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A626E8" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00BA10F3" w:rsidRPr="00812BBE">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70B377E5" w14:textId="292198A8" w:rsidR="00BA10F3" w:rsidRPr="009C7457" w:rsidRDefault="00A37FFC" w:rsidP="00FA2245">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C7457">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">HUFLIT </w:t>
     </w:r>
     <w:r w:rsidR="00971139">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Journal of Science</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D15124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3040885A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9324,116 +10043,118 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="103423164">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="881330064">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1877966747">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2007434006">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1224441384">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1571384617">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="161"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="168"/>
   <w:stylePaneFormatFilter w:val="5025" w:allStyles="1" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00360878"/>
     <w:rsid w:val="0000405B"/>
     <w:rsid w:val="0000467A"/>
     <w:rsid w:val="00016F80"/>
     <w:rsid w:val="0002329B"/>
     <w:rsid w:val="00026B69"/>
     <w:rsid w:val="0003149C"/>
     <w:rsid w:val="00042C00"/>
     <w:rsid w:val="00050D94"/>
     <w:rsid w:val="00051945"/>
     <w:rsid w:val="00086405"/>
     <w:rsid w:val="000A0045"/>
     <w:rsid w:val="000A5B54"/>
     <w:rsid w:val="000B3D10"/>
+    <w:rsid w:val="000C663F"/>
     <w:rsid w:val="0011428F"/>
     <w:rsid w:val="0011482D"/>
     <w:rsid w:val="00123D82"/>
     <w:rsid w:val="00125449"/>
     <w:rsid w:val="00147B7A"/>
     <w:rsid w:val="00160ABB"/>
     <w:rsid w:val="0016183C"/>
     <w:rsid w:val="0017595B"/>
     <w:rsid w:val="00176CD6"/>
     <w:rsid w:val="00177D4F"/>
     <w:rsid w:val="00183743"/>
     <w:rsid w:val="001846BF"/>
     <w:rsid w:val="00184760"/>
     <w:rsid w:val="001952E6"/>
     <w:rsid w:val="001C111A"/>
     <w:rsid w:val="001D016F"/>
     <w:rsid w:val="001E66A0"/>
     <w:rsid w:val="0021024B"/>
     <w:rsid w:val="00223B52"/>
     <w:rsid w:val="00226B44"/>
     <w:rsid w:val="00263A0B"/>
     <w:rsid w:val="0026647C"/>
     <w:rsid w:val="0027153C"/>
+    <w:rsid w:val="0027490A"/>
     <w:rsid w:val="00274DB5"/>
     <w:rsid w:val="002B0991"/>
     <w:rsid w:val="002B6CA0"/>
     <w:rsid w:val="002C43E0"/>
     <w:rsid w:val="002E5420"/>
     <w:rsid w:val="002E59CC"/>
     <w:rsid w:val="002F0CDA"/>
     <w:rsid w:val="00320768"/>
     <w:rsid w:val="003352AF"/>
     <w:rsid w:val="003360D2"/>
     <w:rsid w:val="003375FA"/>
     <w:rsid w:val="0034091F"/>
     <w:rsid w:val="00341718"/>
     <w:rsid w:val="00342DE1"/>
     <w:rsid w:val="00360878"/>
     <w:rsid w:val="00364FB5"/>
     <w:rsid w:val="00365C1D"/>
     <w:rsid w:val="00367EFF"/>
     <w:rsid w:val="00373306"/>
     <w:rsid w:val="00382C45"/>
     <w:rsid w:val="00396233"/>
     <w:rsid w:val="003A29C8"/>
     <w:rsid w:val="003A3D8E"/>
     <w:rsid w:val="003A5840"/>
     <w:rsid w:val="003B0E98"/>
@@ -9441,50 +10162,51 @@
     <w:rsid w:val="003C00E2"/>
     <w:rsid w:val="003C230F"/>
     <w:rsid w:val="003D128A"/>
     <w:rsid w:val="003D7A04"/>
     <w:rsid w:val="003E783F"/>
     <w:rsid w:val="00406C4B"/>
     <w:rsid w:val="0041724D"/>
     <w:rsid w:val="0045300D"/>
     <w:rsid w:val="0048181F"/>
     <w:rsid w:val="004B6F9D"/>
     <w:rsid w:val="004D1160"/>
     <w:rsid w:val="004E1DD3"/>
     <w:rsid w:val="004E47E9"/>
     <w:rsid w:val="004F7B08"/>
     <w:rsid w:val="00506F50"/>
     <w:rsid w:val="005141B1"/>
     <w:rsid w:val="00514787"/>
     <w:rsid w:val="005334C0"/>
     <w:rsid w:val="00557B13"/>
     <w:rsid w:val="00582345"/>
     <w:rsid w:val="00597831"/>
     <w:rsid w:val="005C27E7"/>
     <w:rsid w:val="005C3516"/>
     <w:rsid w:val="005C7B1C"/>
     <w:rsid w:val="005D4B80"/>
+    <w:rsid w:val="005E22FC"/>
     <w:rsid w:val="005E6CC1"/>
     <w:rsid w:val="005F0552"/>
     <w:rsid w:val="006318D6"/>
     <w:rsid w:val="00640A29"/>
     <w:rsid w:val="00642C4A"/>
     <w:rsid w:val="00653F36"/>
     <w:rsid w:val="0066150D"/>
     <w:rsid w:val="006655C4"/>
     <w:rsid w:val="00676764"/>
     <w:rsid w:val="006777E7"/>
     <w:rsid w:val="00687E67"/>
     <w:rsid w:val="00692B50"/>
     <w:rsid w:val="006A29F0"/>
     <w:rsid w:val="006A4648"/>
     <w:rsid w:val="006A592C"/>
     <w:rsid w:val="006A6A6D"/>
     <w:rsid w:val="006B153E"/>
     <w:rsid w:val="006B719B"/>
     <w:rsid w:val="006C0FAE"/>
     <w:rsid w:val="006C3439"/>
     <w:rsid w:val="006C3A43"/>
     <w:rsid w:val="006C710A"/>
     <w:rsid w:val="006D1066"/>
     <w:rsid w:val="006D1530"/>
     <w:rsid w:val="006D1B2F"/>
@@ -9519,50 +10241,51 @@
     <w:rsid w:val="00843BE6"/>
     <w:rsid w:val="00845BD0"/>
     <w:rsid w:val="0084622A"/>
     <w:rsid w:val="00850851"/>
     <w:rsid w:val="00852EEF"/>
     <w:rsid w:val="00856C7D"/>
     <w:rsid w:val="00871046"/>
     <w:rsid w:val="008A4195"/>
     <w:rsid w:val="008A795E"/>
     <w:rsid w:val="008B2216"/>
     <w:rsid w:val="008D145C"/>
     <w:rsid w:val="008E0741"/>
     <w:rsid w:val="008E1DB5"/>
     <w:rsid w:val="008E1FA8"/>
     <w:rsid w:val="008E3A8D"/>
     <w:rsid w:val="00935076"/>
     <w:rsid w:val="009362B5"/>
     <w:rsid w:val="009364D2"/>
     <w:rsid w:val="009418CD"/>
     <w:rsid w:val="00966AF4"/>
     <w:rsid w:val="00971139"/>
     <w:rsid w:val="009741DC"/>
     <w:rsid w:val="00983468"/>
     <w:rsid w:val="009844B4"/>
     <w:rsid w:val="009919CF"/>
+    <w:rsid w:val="00992AD7"/>
     <w:rsid w:val="009A6DB9"/>
     <w:rsid w:val="009C0EA2"/>
     <w:rsid w:val="009C26AF"/>
     <w:rsid w:val="009C2B15"/>
     <w:rsid w:val="009C7457"/>
     <w:rsid w:val="009E2E19"/>
     <w:rsid w:val="009F3E76"/>
     <w:rsid w:val="009F6915"/>
     <w:rsid w:val="00A005C3"/>
     <w:rsid w:val="00A01DAE"/>
     <w:rsid w:val="00A25CE7"/>
     <w:rsid w:val="00A37FFC"/>
     <w:rsid w:val="00A4346D"/>
     <w:rsid w:val="00A45448"/>
     <w:rsid w:val="00A476CE"/>
     <w:rsid w:val="00A626E8"/>
     <w:rsid w:val="00A742F9"/>
     <w:rsid w:val="00A74A56"/>
     <w:rsid w:val="00A75305"/>
     <w:rsid w:val="00A905FE"/>
     <w:rsid w:val="00A90CB9"/>
     <w:rsid w:val="00AA1B67"/>
     <w:rsid w:val="00AD57F0"/>
     <w:rsid w:val="00AE3EA6"/>
     <w:rsid w:val="00AE5CF9"/>
@@ -9632,107 +10355,110 @@
     <w:rsid w:val="00DA5F3F"/>
     <w:rsid w:val="00DB4EB3"/>
     <w:rsid w:val="00DB6B6B"/>
     <w:rsid w:val="00DD3185"/>
     <w:rsid w:val="00DF6231"/>
     <w:rsid w:val="00E03485"/>
     <w:rsid w:val="00E15D4E"/>
     <w:rsid w:val="00E16A34"/>
     <w:rsid w:val="00E16F42"/>
     <w:rsid w:val="00E256B2"/>
     <w:rsid w:val="00E27718"/>
     <w:rsid w:val="00E3730A"/>
     <w:rsid w:val="00E37DFF"/>
     <w:rsid w:val="00E41BD4"/>
     <w:rsid w:val="00E43836"/>
     <w:rsid w:val="00E51AAB"/>
     <w:rsid w:val="00E56294"/>
     <w:rsid w:val="00E616A4"/>
     <w:rsid w:val="00E7020E"/>
     <w:rsid w:val="00E9239D"/>
     <w:rsid w:val="00EA20B4"/>
     <w:rsid w:val="00EA2DE5"/>
     <w:rsid w:val="00EA4638"/>
     <w:rsid w:val="00EA7B11"/>
     <w:rsid w:val="00EB691F"/>
+    <w:rsid w:val="00ED4832"/>
     <w:rsid w:val="00EE70E5"/>
     <w:rsid w:val="00F06060"/>
     <w:rsid w:val="00F06DBB"/>
     <w:rsid w:val="00F1313C"/>
+    <w:rsid w:val="00F254A5"/>
     <w:rsid w:val="00F264DC"/>
     <w:rsid w:val="00F46249"/>
     <w:rsid w:val="00F56452"/>
     <w:rsid w:val="00F57B52"/>
     <w:rsid w:val="00F67F7F"/>
     <w:rsid w:val="00F75ADF"/>
     <w:rsid w:val="00F768CB"/>
     <w:rsid w:val="00F83C68"/>
     <w:rsid w:val="00F93087"/>
     <w:rsid w:val="00F93DCD"/>
     <w:rsid w:val="00F95971"/>
     <w:rsid w:val="00FA2245"/>
     <w:rsid w:val="00FA3BC7"/>
+    <w:rsid w:val="00FA40FD"/>
     <w:rsid w:val="00FA60C9"/>
     <w:rsid w:val="00FB326E"/>
     <w:rsid w:val="00FC723A"/>
     <w:rsid w:val="00FD0B9C"/>
     <w:rsid w:val="00FD2316"/>
     <w:rsid w:val="00FE6F3F"/>
     <w:rsid w:val="00FF1CB1"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A8B6588"/>
   <w15:docId w15:val="{A0AF778C-D862-6D47-953D-45C5C290D041}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10771,51 +11497,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D7A04"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D7A04"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1944847587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47366/sabia.v5n1a3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11136,76 +11862,76 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F29B863C-0CA4-48AE-B382-E55A4B2F2021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6118</Characters>
+  <Pages>5</Pages>
+  <Words>1435</Words>
+  <Characters>8185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7177</CharactersWithSpaces>
+  <CharactersWithSpaces>9601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3866723</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ajouronline.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>